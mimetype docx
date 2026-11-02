--- v0 (2026-09-21)
+++ v1 (2026-11-02)
@@ -1,97 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="70422EF5" w14:textId="4EA32B79" w:rsidR="00A469A4" w:rsidRDefault="00A469A4" w:rsidP="00A469A4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>NUS Charity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D0A3202" w14:textId="15AB860C" w:rsidR="00A469A4" w:rsidRPr="00A469A4" w:rsidRDefault="00A469A4" w:rsidP="00A469A4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A469A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Template for Student Voice Motions</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="99"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C741D" w14:paraId="7D5390D0" w14:textId="77777777" w:rsidTr="00632948">
+      <w:tr w:rsidR="009C741D" w14:paraId="7D5390D0" w14:textId="77777777" w:rsidTr="008A41A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6DD1AEF5" w14:textId="73D2FB16" w:rsidR="009C741D" w:rsidRDefault="009C741D" w:rsidP="009C741D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Explainer</w:t>
             </w:r>
             <w:r w:rsidR="00933DD0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> – students’ union</w:t>
             </w:r>
             <w:r w:rsidR="00716232">
               <w:rPr>
                 <w:b/>
@@ -125,73 +124,66 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="360FD83B" w14:textId="775EDE82" w:rsidR="007A6B70" w:rsidRDefault="009C741D" w:rsidP="009C741D">
             <w:r>
               <w:t>This document has been prepared</w:t>
             </w:r>
             <w:r w:rsidR="00A469A4">
               <w:t xml:space="preserve"> for NUS Charity by Bates Wells,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> to assist</w:t>
             </w:r>
             <w:r w:rsidR="00933DD0">
               <w:t xml:space="preserve"> member</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> SUs when looking to explain the effect of, and to disseminate, Student Voice motions. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77DF2BD2" w14:textId="77777777" w:rsidR="007A6B70" w:rsidRDefault="007A6B70" w:rsidP="009C741D"/>
-          <w:p w14:paraId="3BD33FC3" w14:textId="1EED5D18" w:rsidR="007A6B70" w:rsidRDefault="009C741D" w:rsidP="009C741D">
+          <w:p w14:paraId="3BD33FC3" w14:textId="3907E293" w:rsidR="007A6B70" w:rsidRDefault="009C741D" w:rsidP="009C741D">
             <w:r>
               <w:t xml:space="preserve">It reflects the 2025 </w:t>
             </w:r>
             <w:r w:rsidR="00632948">
               <w:t xml:space="preserve">NUS Charity </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">model documents for SUs, </w:t>
             </w:r>
             <w:r w:rsidR="007A6B70">
               <w:t xml:space="preserve">which (in turn) reflects the </w:t>
             </w:r>
-            <w:ins w:id="0" w:author="Charlotte Britton-Stevens" w:date="2026-09-14T15:51:00Z" w16du:dateUtc="2026-09-14T14:51:00Z">
-[...8 lines deleted...]
-            </w:del>
+            <w:r w:rsidR="0073692C">
+              <w:t xml:space="preserve">law </w:t>
+            </w:r>
             <w:r w:rsidR="007A6B70">
               <w:t xml:space="preserve">relating to students’ unions. </w:t>
             </w:r>
             <w:r w:rsidR="00632948">
               <w:t xml:space="preserve"> You will need to consider your specific governing document if it differs from this model.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27AEA38F" w14:textId="77777777" w:rsidR="007A6B70" w:rsidRDefault="007A6B70" w:rsidP="009C741D"/>
           <w:p w14:paraId="5A71615B" w14:textId="39F46776" w:rsidR="00632948" w:rsidRDefault="00EC48F8" w:rsidP="00F57E56">
             <w:r>
               <w:t>Student members can</w:t>
             </w:r>
             <w:r w:rsidR="007A6B70">
               <w:t xml:space="preserve"> engage in a wide range of educational discussion and debate and form a position (or “Policy”) on almost any issue.</w:t>
             </w:r>
             <w:r w:rsidR="00141B94">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="005E7B22">
               <w:t>Regardless of how the motion is worded, it is for the charity trustees</w:t>
             </w:r>
             <w:r w:rsidR="00141B94">
               <w:t xml:space="preserve"> (or someone acting on their behalf under delegated authority)</w:t>
             </w:r>
             <w:r w:rsidR="005E7B22">
@@ -497,51 +489,67 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00350295">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>This Union Notes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="186231E0" w14:textId="77777777" w:rsidR="00933DD0" w:rsidRDefault="00933DD0" w:rsidP="00933DD0">
       <w:pPr>
         <w:pStyle w:val="BWBBody"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Explain the background to your proposed motion.  This should only include factual information and context – not opinions, arguments or actions.  For example: </w:t>
+        <w:t xml:space="preserve">Explain the background to your proposed motion.  This should only include </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>factual information</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and context – not opinions, arguments or actions.  For example: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A200EEF" w14:textId="77777777" w:rsidR="00933DD0" w:rsidRDefault="00933DD0" w:rsidP="00933DD0">
       <w:pPr>
         <w:pStyle w:val="BWBBody"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>“T</w:t>
       </w:r>
       <w:r w:rsidRPr="00E45311">
         <w:rPr>
           <w:i/>
@@ -1000,77 +1008,102 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>…”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405E3E59" w14:textId="2C966D93" w:rsidR="00933DD0" w:rsidRPr="00773F43" w:rsidRDefault="00933DD0" w:rsidP="00933DD0">
       <w:pPr>
         <w:pStyle w:val="BWBBody"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">This section of the motion is an expression of the views of the student body.  It is not an expression of the views of the Union </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F96BF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">itself </w:t>
+        <w:t>itself</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F96BF7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">and the Union will not </w:t>
       </w:r>
       <w:r w:rsidR="00F96BF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">automatically </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>take any action to implement it.  If you want the Union to take action, you can include this in the ‘Resolves’ section.</w:t>
+        <w:t xml:space="preserve">take any action to implement it.  If you want the Union to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>take action</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, you can include this in the ‘Resolves’ section.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00933DD0" w14:paraId="34ACBC7B" w14:textId="77777777" w:rsidTr="003E69E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A8AAA1B" w14:textId="77777777" w:rsidR="00933DD0" w:rsidRDefault="00933DD0" w:rsidP="003E69E4">
             <w:pPr>
               <w:pStyle w:val="BWBBody"/>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -2063,63 +2096,54 @@
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2147356734">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1352799689">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1002897576">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1571426563">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-  <w:trackRevisions/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C741D"/>
     <w:rsid w:val="0009584C"/>
     <w:rsid w:val="00097AF3"/>
     <w:rsid w:val="000A6D05"/>
     <w:rsid w:val="000C6C01"/>
     <w:rsid w:val="00141B94"/>
     <w:rsid w:val="001A48A5"/>
     <w:rsid w:val="001E0C55"/>
     <w:rsid w:val="001E5F35"/>
     <w:rsid w:val="0025360F"/>
     <w:rsid w:val="002539C5"/>
     <w:rsid w:val="00285210"/>
     <w:rsid w:val="002C62CE"/>
     <w:rsid w:val="002D0130"/>
@@ -2129,87 +2153,89 @@
     <w:rsid w:val="0037474C"/>
     <w:rsid w:val="003B2BBE"/>
     <w:rsid w:val="003E69E4"/>
     <w:rsid w:val="00445E80"/>
     <w:rsid w:val="004B5EFD"/>
     <w:rsid w:val="004E2E13"/>
     <w:rsid w:val="004E4CC2"/>
     <w:rsid w:val="004F121A"/>
     <w:rsid w:val="00527236"/>
     <w:rsid w:val="0054153E"/>
     <w:rsid w:val="0055584E"/>
     <w:rsid w:val="005E7B22"/>
     <w:rsid w:val="00632948"/>
     <w:rsid w:val="00683EE0"/>
     <w:rsid w:val="006907E7"/>
     <w:rsid w:val="006B5B6C"/>
     <w:rsid w:val="006C13AA"/>
     <w:rsid w:val="006E554D"/>
     <w:rsid w:val="00716232"/>
     <w:rsid w:val="0073692C"/>
     <w:rsid w:val="007526F2"/>
     <w:rsid w:val="00784C47"/>
     <w:rsid w:val="007A6B70"/>
     <w:rsid w:val="0084105F"/>
     <w:rsid w:val="008970E8"/>
+    <w:rsid w:val="008A41A0"/>
     <w:rsid w:val="008B0B9C"/>
     <w:rsid w:val="008C44B7"/>
     <w:rsid w:val="008D596D"/>
     <w:rsid w:val="008F017D"/>
     <w:rsid w:val="008F4F05"/>
     <w:rsid w:val="00902182"/>
     <w:rsid w:val="00933DD0"/>
     <w:rsid w:val="009613F3"/>
     <w:rsid w:val="00981129"/>
     <w:rsid w:val="009849C4"/>
     <w:rsid w:val="009B44F7"/>
     <w:rsid w:val="009C741D"/>
     <w:rsid w:val="009F673C"/>
     <w:rsid w:val="00A01F1E"/>
     <w:rsid w:val="00A06CD6"/>
     <w:rsid w:val="00A11396"/>
     <w:rsid w:val="00A469A4"/>
     <w:rsid w:val="00B13907"/>
     <w:rsid w:val="00B17840"/>
     <w:rsid w:val="00B45151"/>
     <w:rsid w:val="00B67594"/>
     <w:rsid w:val="00C5135E"/>
     <w:rsid w:val="00C90893"/>
     <w:rsid w:val="00CC7B56"/>
     <w:rsid w:val="00D14D04"/>
     <w:rsid w:val="00D72FDD"/>
     <w:rsid w:val="00DF1386"/>
     <w:rsid w:val="00E47EEB"/>
     <w:rsid w:val="00E56733"/>
     <w:rsid w:val="00E65307"/>
     <w:rsid w:val="00E80CE1"/>
     <w:rsid w:val="00EC472C"/>
     <w:rsid w:val="00EC48F8"/>
     <w:rsid w:val="00EF031C"/>
     <w:rsid w:val="00F1242B"/>
     <w:rsid w:val="00F21722"/>
     <w:rsid w:val="00F3209C"/>
+    <w:rsid w:val="00F42CFF"/>
     <w:rsid w:val="00F466E7"/>
     <w:rsid w:val="00F57E56"/>
     <w:rsid w:val="00F77237"/>
     <w:rsid w:val="00F96BF7"/>
     <w:rsid w:val="00FD1C54"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -3360,51 +3386,51 @@
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000C6C01"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3653,69 +3679,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>799</Words>
-  <Characters>4557</Characters>
+  <Words>795</Words>
+  <Characters>4536</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5346</CharactersWithSpaces>
+  <CharactersWithSpaces>5321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mark Abbott</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>